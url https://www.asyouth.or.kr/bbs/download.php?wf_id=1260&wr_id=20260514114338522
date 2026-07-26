--- v0 (2026-05-14)
+++ v1 (2026-07-26)
@@ -2,77 +2,77 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.0.69\사무국 공유 폴더1\17. 경영공시\2026년\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\★경영공시\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B4F3ECC4-E4FF-4827-BFAE-07898A6D005B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AED48C27-6F3C-4C8F-A302-6F7C8D124DDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="수의계약 현황" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'수의계약 현황'!$A$2:$L$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="132">
   <si>
     <t>구분</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>사업명</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>계약일자</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>계약기간</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>업체명</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>대표자</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -111,409 +111,184 @@
   </si>
   <si>
     <t>공연</t>
   </si>
   <si>
     <t>아산시청소년재단 2026년 4월 계약현황</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>공연</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>용역</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026년 아산시청소년페스타 축하공연(HOOK) 계약</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 22</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>㈜에스팀</t>
-[...10 lines deleted...]
-  <si>
     <t>2026년 (재)아산시청소년재단 회계기장 용역 계약</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 30.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 30.~2025. 04. 29.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>세무법인 자연</t>
-[...10 lines deleted...]
-  <si>
     <t>공사</t>
   </si>
   <si>
     <t>아산시청소년교육문화센터 야외체육시설(풋살장) 바닥 평탄화를 위한 기층 공사 계약</t>
   </si>
   <si>
-    <t>주식회사 베노</t>
-[...7 lines deleted...]
-  <si>
     <t>2026년 성웅 이순신 청소년 골든벨 행사 진행 계약</t>
   </si>
   <si>
-    <t>㈜코브</t>
-[...7 lines deleted...]
-  <si>
     <t>물품</t>
   </si>
   <si>
     <t>2026년 성웅 이순신 청소년 골든벨 기념품 제작 계약</t>
   </si>
   <si>
-    <t>신박한기프트</t>
-[...7 lines deleted...]
-  <si>
     <t>2026년 아산 유스밴드 단복(춘추복) 제작 계약</t>
   </si>
   <si>
-    <t>월계수 테일러</t>
-[...7 lines deleted...]
-  <si>
     <t>2026년 미래산업플레이존 미래산업 분야 릴레이 전문가 특강 강연자 계약</t>
   </si>
   <si>
-    <t>주식회사 정글메이커</t>
-[...7 lines deleted...]
-  <si>
     <t>2026년 미래산업꿈나무아카데미 레고 에듀케이션 수업교구 계약</t>
   </si>
   <si>
-    <t>주식회사 퓨너스</t>
-[...7 lines deleted...]
-  <si>
     <t>2026년 아산시청소년교육문화센터 청소년합창단 단복(춘추복) 구입 계약</t>
   </si>
   <si>
-    <t>모아패션</t>
-[...7 lines deleted...]
-  <si>
     <t>2026년 센터 청소년역사탐험대 상반기 역사탐방 버스 임차 계약</t>
   </si>
   <si>
-    <t>뉴스마일투어㈜</t>
-[...7 lines deleted...]
-  <si>
     <t>센터 냉각탑 충진재 교체 공사 계약</t>
   </si>
   <si>
-    <t>㈜신성엔지니어링</t>
-[...7 lines deleted...]
-  <si>
     <t>2026. 04. 03.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 25.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 28.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 16.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 10.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 04.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 09.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 08.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>공사</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>아산시청소년문화의집 공용공간 무선 네트워크 설비 보강</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...10 lines deleted...]
-    <t>충남 아산시 충무로47, 1층</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>지방자치단체를 당사자로 하는 계약에
 관한 법률 시행령 제25조 제1항 제5호</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>배방청소년자유공간 상반기 교육문화프로그램 레고 드론 렌탈</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>드론천국교육원</t>
-[...10 lines deleted...]
-  <si>
     <t>배방청소년자유공간 방역 용역</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>㈜충무이앤씨</t>
-[...10 lines deleted...]
-  <si>
     <t>아산시청소년문화의집 2층 테라스 배수로 방수 공사</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>퍼스트이엔지</t>
-[...10 lines deleted...]
-  <si>
     <t>아산시청소년문화의집 FCU 분해세척 작업</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>은성홀딩스</t>
-[...10 lines deleted...]
-  <si>
     <t>아산시청소년문화의집 1층 방화스크린 구조 개선공사</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>㈜거명소방전기</t>
-[...10 lines deleted...]
-  <si>
     <t>구입</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>배방청소년자유공간 도서 구입</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>형제서점</t>
-[...10 lines deleted...]
-  <si>
     <t>아산시청소년문화의집 친환경 차량(관용) 임차</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>월 830,940</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>현대캐피탈</t>
-[...10 lines deleted...]
-  <si>
     <t>배방청소년자유공간 냉난방기 집진필터 교체</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>주식회사 삼성공조시스템</t>
-[...10 lines deleted...]
-  <si>
     <t>아산시청소년문화의집 꾸미지청소년방과후아카데미 주말체험 버스임차</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>뉴스마일투어㈜</t>
-[...10 lines deleted...]
-  <si>
     <t>아산시청소년문화의집 꿈다길청소년방과후아카데미 주말체험 버스임차</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 01.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 02.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 07.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 17.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 22.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 23.</t>
@@ -571,50 +346,216 @@
     <t>2026. 04. 13.~2026. 04. 30.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 05. 03.~2026. 05. 03.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 25.~2026. 05. 02.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 28.~2026. 05. 16.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 22.~2026. 04. 22.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 07.~2026. 04. 14.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2026. 04. 07.~2026. 04. 24.</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>밀레니엄****</t>
+  </si>
+  <si>
+    <t>드론천****</t>
+  </si>
+  <si>
+    <t>주식회****</t>
+  </si>
+  <si>
+    <t>㈜충****</t>
+  </si>
+  <si>
+    <t>모아****</t>
+  </si>
+  <si>
+    <t>퍼스****</t>
+  </si>
+  <si>
+    <t>은성****</t>
+  </si>
+  <si>
+    <t>㈜신성엔****</t>
+  </si>
+  <si>
+    <t>뉴스마****</t>
+  </si>
+  <si>
+    <t>주식회사 정****</t>
+  </si>
+  <si>
+    <t>㈜거명****</t>
+  </si>
+  <si>
+    <t>형제****</t>
+  </si>
+  <si>
+    <t>현대****</t>
+  </si>
+  <si>
+    <t>㈜에****</t>
+  </si>
+  <si>
+    <t>주식회사 삼성공****</t>
+  </si>
+  <si>
+    <t>신박****</t>
+  </si>
+  <si>
+    <t>월계수****</t>
+  </si>
+  <si>
+    <t>세무법****</t>
+  </si>
+  <si>
+    <t>㈜코****</t>
+  </si>
+  <si>
+    <t>이**</t>
+  </si>
+  <si>
+    <t>맹**</t>
+  </si>
+  <si>
+    <t>김**</t>
+  </si>
+  <si>
+    <t>박**</t>
+  </si>
+  <si>
+    <t>전**</t>
+  </si>
+  <si>
+    <t>남**</t>
+  </si>
+  <si>
+    <t>임**</t>
+  </si>
+  <si>
+    <t>정**</t>
+  </si>
+  <si>
+    <t>양*</t>
+  </si>
+  <si>
+    <t>신**</t>
+  </si>
+  <si>
+    <t>우**</t>
+  </si>
+  <si>
+    <t>주식회사 퓨**</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남 아산시 충무로</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남 아산시 염치로</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>경기도 군포시 엘에스로</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남 아산시 온천대로</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울시 중구 동호로</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남 아산시 음봉면</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남 아산시 시민로</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충청남도 아산시 탕정면</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충청남도 아산시 배방읍</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울시 금천구</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남 아산시 탕정면 삼성로</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울특별시 중구</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울특별시 종로구</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남 아산시 탕정면</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남 아산시 배방읍</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>서울시 왕십리로</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남 아산시 용화로</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>충청남도 천안시 서북구</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="0.0%"/>
     <numFmt numFmtId="178" formatCode="mm\/dd\(aaa\)"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
@@ -725,115 +666,118 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="백분율" xfId="1" builtinId="5"/>
     <cellStyle name="쉼표 [0]" xfId="2" builtinId="6"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0F01BF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1092,957 +1036,957 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E556253F-7B75-45CD-A711-2995294DD133}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection sqref="A1:L1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="4.75" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="59" customWidth="1"/>
     <col min="4" max="4" width="9.875" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="19" customWidth="1"/>
     <col min="7" max="7" width="14.625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.75" customWidth="1"/>
     <col min="9" max="9" width="24" customWidth="1"/>
     <col min="10" max="10" width="11.75" customWidth="1"/>
     <col min="11" max="11" width="35.25" style="1" customWidth="1"/>
     <col min="12" max="12" width="39.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="15"/>
-[...9 lines deleted...]
-      <c r="L1" s="15"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="11" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L2" s="11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>43</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>44</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>121</v>
+        <v>58</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="F3" s="4">
         <v>3479300</v>
       </c>
       <c r="G3" s="4">
         <v>3479300</v>
       </c>
       <c r="H3" s="8">
         <v>1</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>102</v>
+      </c>
+      <c r="K3" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="L3" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="16" t="s">
-        <v>82</v>
+      <c r="C4" s="15" t="s">
+        <v>46</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>122</v>
+        <v>59</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="F4" s="4">
         <v>5400000</v>
       </c>
       <c r="G4" s="4">
         <v>5400000</v>
       </c>
       <c r="H4" s="8">
         <v>1</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>103</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="L4" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>24</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>25</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="F5" s="14">
         <v>9200000</v>
       </c>
       <c r="G5" s="14">
         <v>9200000</v>
       </c>
       <c r="H5" s="5">
         <v>1</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L5" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="L5" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="17" t="s">
-        <v>86</v>
+      <c r="C6" s="16" t="s">
+        <v>47</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>129</v>
+        <v>66</v>
       </c>
       <c r="F6" s="4">
         <v>2100000</v>
       </c>
       <c r="G6" s="4">
         <v>2100000</v>
       </c>
       <c r="H6" s="8">
         <v>1</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>102</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="L6" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>27</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>32</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>145</v>
+        <v>82</v>
       </c>
       <c r="F7" s="4">
         <v>4400000</v>
       </c>
       <c r="G7" s="4">
         <v>4400000</v>
       </c>
       <c r="H7" s="8">
         <v>1</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="L7" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="L7" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>43</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>48</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="F8" s="4">
         <v>8690000</v>
       </c>
       <c r="G8" s="4">
         <v>8690000</v>
       </c>
       <c r="H8" s="8">
         <v>1</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>106</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="L8" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>43</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>49</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="F9" s="4">
         <v>7271000</v>
       </c>
       <c r="G9" s="4">
         <v>7271000</v>
       </c>
       <c r="H9" s="8">
         <v>1</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>102</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="L9" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>24</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>34</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>137</v>
+        <v>74</v>
       </c>
       <c r="F10" s="14">
         <v>7271000</v>
       </c>
       <c r="G10" s="14">
         <v>7271000</v>
       </c>
       <c r="H10" s="5">
         <v>1</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="L10" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="L10" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="2" t="s">
-        <v>60</v>
+      <c r="C11" s="19" t="s">
+        <v>33</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>74</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>136</v>
+        <v>73</v>
       </c>
       <c r="F11" s="14">
         <v>2035000</v>
       </c>
       <c r="G11" s="14">
         <v>2035000</v>
       </c>
       <c r="H11" s="5">
         <v>1</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="L11" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="L11" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="2" t="s">
-        <v>144</v>
+        <v>81</v>
       </c>
       <c r="F12" s="14">
         <v>13000000</v>
       </c>
       <c r="G12" s="14">
         <v>13000000</v>
       </c>
       <c r="H12" s="5">
         <v>1</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="L12" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="L12" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="13" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="3" t="s">
-        <v>48</v>
+      <c r="C13" s="16" t="s">
+        <v>30</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>143</v>
+        <v>80</v>
       </c>
       <c r="F13" s="4">
         <v>1200000</v>
       </c>
       <c r="G13" s="4">
         <v>1200000</v>
       </c>
       <c r="H13" s="8">
         <v>1</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="L13" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="L13" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>43</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>50</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>134</v>
+        <v>71</v>
       </c>
       <c r="F14" s="4">
         <v>6853000</v>
       </c>
-      <c r="G14" s="18">
+      <c r="G14" s="17">
         <v>6853000</v>
       </c>
       <c r="H14" s="8">
         <v>1</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>105</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="L14" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>51</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>52</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="F15" s="4">
         <v>6000000</v>
       </c>
       <c r="G15" s="4">
         <v>6000000</v>
       </c>
       <c r="H15" s="8">
         <v>1</v>
       </c>
       <c r="I15" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="J15" s="3" t="s">
-[...6 lines deleted...]
-        <v>81</v>
+      <c r="K15" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="L15" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="16" t="s">
-        <v>107</v>
+      <c r="C16" s="15" t="s">
+        <v>53</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>132</v>
+        <v>69</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G16" s="4" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="H16" s="8">
         <v>1</v>
       </c>
       <c r="I16" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="J16" s="3" t="s">
-[...6 lines deleted...]
-        <v>81</v>
+      <c r="K16" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="L16" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="C17" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>138</v>
+        <v>75</v>
       </c>
       <c r="F17" s="4">
         <v>26500000</v>
       </c>
       <c r="G17" s="4">
         <v>26500000</v>
       </c>
       <c r="H17" s="8">
         <v>1</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="K17" s="6" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="L17" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="L17" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>43</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>55</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>131</v>
+        <v>68</v>
       </c>
       <c r="F18" s="4">
         <v>4750000</v>
       </c>
       <c r="G18" s="4">
         <v>4750000</v>
       </c>
       <c r="H18" s="8">
         <v>1</v>
       </c>
       <c r="I18" s="6" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>110</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="L18" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="16" t="s">
-        <v>120</v>
+      <c r="C19" s="15" t="s">
+        <v>57</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>126</v>
+        <v>63</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="F19" s="4">
         <v>300000</v>
       </c>
       <c r="G19" s="4">
         <v>300000</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="6" t="s">
-        <v>117</v>
+        <v>91</v>
       </c>
       <c r="J19" s="6" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>105</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="L19" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>28</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>141</v>
+        <v>78</v>
       </c>
       <c r="F20" s="4">
         <v>995000</v>
       </c>
       <c r="G20" s="4">
         <v>995000</v>
       </c>
       <c r="H20" s="5">
         <v>1</v>
       </c>
       <c r="I20" s="6" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="K20" s="6" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="L20" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="16" t="s">
-        <v>116</v>
+      <c r="C21" s="15" t="s">
+        <v>56</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="F21" s="4">
         <v>495000</v>
       </c>
       <c r="G21" s="4">
         <v>495000</v>
       </c>
       <c r="H21" s="8">
         <v>1</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>117</v>
+        <v>91</v>
       </c>
       <c r="J21" s="6" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>105</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="L21" s="18" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>27</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>29</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>142</v>
+        <v>79</v>
       </c>
       <c r="F22" s="4">
         <v>7425000</v>
       </c>
       <c r="G22" s="4">
         <v>7425000</v>
       </c>
       <c r="H22" s="5">
         <v>1</v>
       </c>
       <c r="I22" s="6" t="s">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
       <c r="K22" s="6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="L22" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="L22" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C23" s="2" t="s">
-        <v>24</v>
+      <c r="C23" s="19" t="s">
+        <v>21</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F23" s="14">
         <v>10000000</v>
       </c>
       <c r="G23" s="14">
         <v>10000000</v>
       </c>
       <c r="H23" s="5">
         <v>1</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="L23" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" s="18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="6" t="s">
-        <v>35</v>
+      <c r="C24" s="15" t="s">
+        <v>26</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>140</v>
+        <v>77</v>
       </c>
       <c r="F24" s="4">
         <v>990000</v>
       </c>
       <c r="G24" s="4">
         <v>990000</v>
       </c>
       <c r="H24" s="5">
         <v>1</v>
       </c>
       <c r="I24" s="6" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>37</v>
+        <v>102</v>
       </c>
       <c r="K24" s="6" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="L24" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="L24" s="18" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:L10" xr:uid="{E556253F-7B75-45CD-A711-2995294DD133}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:L24">
       <sortCondition ref="D2:D10"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">